--- v0 (2026-07-13)
+++ v1 (2026-08-30)
@@ -29,62 +29,86 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1897E3CA" w14:textId="797C12F1" w:rsidR="008D043C" w:rsidRPr="00476313" w:rsidRDefault="00E93EA5" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podklady pro zápis chovatele a jeho psa do Centrální evidence psů - </w:t>
+        <w:t xml:space="preserve">Podklady pro zápis chovatele a jeho psa do Centrální evidence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">psů - </w:t>
       </w:r>
       <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formulář </w:t>
+        <w:t>Formulář</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
       <w:r w:rsidR="00A16C3B" w:rsidRPr="00476313">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00476313" w:rsidRPr="00476313">
         <w:rPr>
@@ -176,78 +200,88 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>hvězdičkou jsou povinné, pokud je znáte – jinak vyplní veterinární lékař</w:t>
+        <w:t xml:space="preserve">hvězdičkou jsou povinné, pokud je znáte – jinak vyplní veterinární </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lékař</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93EA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>údaje označené</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
@@ -1090,60 +1124,62 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2587" w:type="dxa"/>
                 <w:gridSpan w:val="15"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C437E76" w14:textId="460CD51C" w:rsidR="008D043C" w:rsidRPr="00617853" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54575AFF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1825,60 +1861,62 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B45E515" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53722228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plemeno psa</w:t>
@@ -1909,54 +1947,57 @@
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5C9535F7" w14:textId="681D8302" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CC18FA">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="006816C4">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="00846E48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A3E1737" w14:textId="5CC156CB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00DD4182" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1993,154 +2034,867 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození přibližně"/>
             <w:tag w:val="datum narození přibližně"/>
             <w:id w:val="238212266"/>
             <w:placeholder>
               <w:docPart w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="cs-CZ"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B0D7930" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EEF08F7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barva psa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="barva psa"/>
             <w:tag w:val="barva psa"/>
             <w:id w:val="-43994635"/>
             <w:placeholder>
               <w:docPart w:val="29B7971D2AA24AF4A2DF32F781623D2F"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1337E677" w14:textId="668DFF0C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00041D03">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="00846E48" w:rsidRPr="003355DF" w14:paraId="46D7A58F" w14:textId="77777777" w:rsidTr="00846E48">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10589" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7178EAE1" w14:textId="77777777" w:rsidR="00846E48" w:rsidRDefault="00846E48" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76290C81" w14:textId="3B908E6C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00695E8A" w:rsidP="00F8013F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8037" w:type="dxa"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2067"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="171"/>
+        <w:gridCol w:w="3425"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00846E48" w:rsidRPr="003355DF" w14:paraId="5C74E713" w14:textId="77777777" w:rsidTr="00846E48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB5CB0C" w14:textId="4908C954" w:rsidR="00846E48" w:rsidRPr="003355DF" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A26AF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Číslo čipu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> matky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-446542984"/>
+            <w:placeholder>
+              <w:docPart w:val="122D6E115A4F43D98DAB785FF1FEF473"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="123B37F2" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00A26AF3" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26AF3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-1964579616"/>
+            <w:placeholder>
+              <w:docPart w:val="4B7889CF600248F4930826D1DD505208"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04DDF551" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-853493388"/>
+            <w:placeholder>
+              <w:docPart w:val="8455F232053B4E89B5E5ECC51364035B"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5218D2F5" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="116180374"/>
+            <w:placeholder>
+              <w:docPart w:val="37A907CAC2954FDEA39B4662ED1B34FA"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D61D321" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-2061778382"/>
+            <w:placeholder>
+              <w:docPart w:val="9C38F2514EA1400BB8992B94D269AD6C"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CED4F76" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1401253128"/>
+            <w:placeholder>
+              <w:docPart w:val="5BC84A33A537476FAA1C0C0D3F5D845F"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="470E3DBB" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="449450193"/>
+            <w:placeholder>
+              <w:docPart w:val="199D74322DF9458DB4E9D85CD918806E"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="170" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0862FCF0" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1587423295"/>
+            <w:placeholder>
+              <w:docPart w:val="06DE5EE993134941B88991897B355253"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="170" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="588E3A09" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1327859344"/>
+            <w:placeholder>
+              <w:docPart w:val="79F66F073335467BA4549B15226B9858"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="170" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6355439C" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590F976E" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4631360B" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F33117" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AF2B2D" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1845CC" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413A84E4" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D08FA3D" w14:textId="77777777" w:rsidR="00846E48" w:rsidRPr="00053023" w:rsidRDefault="00846E48" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (nepovinný údaj)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76290C81" w14:textId="6476A2B9" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00695E8A" w:rsidP="00F8013F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaškrtněte</w:t>
       </w:r>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
@@ -2855,53 +3609,53 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> k popisu psa</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10589" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10589"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="778191F4" w14:textId="77777777" w:rsidTr="007C3E3B">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="778191F4" w14:textId="77777777" w:rsidTr="00846E48">
         <w:trPr>
-          <w:trHeight w:val="907"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="doplňkové informace"/>
             <w:tag w:val="doplňkové informace"/>
             <w:id w:val="-1741547515"/>
             <w:placeholder>
               <w:docPart w:val="E1B761EC841C451C83D9F94DBF55F5BA"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10589" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
@@ -3301,60 +4055,62 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="53C6888E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="027196D7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4242,60 +4998,62 @@
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3201" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="59D58A5E" w14:textId="77777777" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B3682D" w:rsidRPr="003355DF" w14:paraId="6919B2BD" w14:textId="77777777" w:rsidTr="00922C56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="186B6F4F" w14:textId="096F65CD" w:rsidR="00B3682D" w:rsidRPr="003355DF" w:rsidRDefault="00B3682D" w:rsidP="00922C56">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5782,77 +6540,97 @@
               <w:p w14:paraId="673244EA" w14:textId="70639524" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="0052196A" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002F7910">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79BA1CF2" w14:textId="5AA0563C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00386F93" w:rsidP="00F8013F">
+    <w:p w14:paraId="79BA1CF2" w14:textId="3BF9E2BB" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00386F93" w:rsidP="00F8013F">
       <w:pPr>
         <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kontaktní údaje chovatele – zástupce právnické osoby</w:t>
       </w:r>
       <w:r w:rsidR="007F26C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> či podnikatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD374D" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD374D" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(e-mail je nepovinný)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2105" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="365972D7" w14:textId="77777777" w:rsidTr="003936F3">
         <w:trPr>
           <w:trHeight w:val="114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6132,60 +6910,62 @@
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="461" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="57C08332" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F760842" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6305,61 +7085,61 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B46E711" w14:textId="77777777" w:rsidR="00463A71" w:rsidRPr="007C3E3B" w:rsidRDefault="00463A71" w:rsidP="00F2008A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00463A71" w:rsidRPr="007C3E3B" w:rsidSect="00755F8D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="311" w:right="567" w:bottom="142" w:left="567" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="232FCBEF" w14:textId="77777777" w:rsidR="008C6AC2" w:rsidRDefault="008C6AC2" w:rsidP="00755F8D">
+    <w:p w14:paraId="23F42C89" w14:textId="77777777" w:rsidR="007C421F" w:rsidRDefault="007C421F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DF7CFAC" w14:textId="77777777" w:rsidR="008C6AC2" w:rsidRDefault="008C6AC2" w:rsidP="00755F8D">
+    <w:p w14:paraId="3D2AC35D" w14:textId="77777777" w:rsidR="007C421F" w:rsidRDefault="007C421F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6420,61 +7200,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="552B8CC6" w14:textId="77777777" w:rsidR="008C6AC2" w:rsidRDefault="008C6AC2" w:rsidP="00755F8D">
+    <w:p w14:paraId="580A77F7" w14:textId="77777777" w:rsidR="007C421F" w:rsidRDefault="007C421F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="419A233E" w14:textId="77777777" w:rsidR="008C6AC2" w:rsidRDefault="008C6AC2" w:rsidP="00755F8D">
+    <w:p w14:paraId="0676A6D6" w14:textId="77777777" w:rsidR="007C421F" w:rsidRDefault="007C421F" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EB7C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C87026D6"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7053,162 +7833,168 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="673453695">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="158078056">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1285311502">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1015116807">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="559941257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="809129608">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="172"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E346A6"/>
     <w:rsid w:val="000030E7"/>
     <w:rsid w:val="000049D0"/>
     <w:rsid w:val="00007565"/>
     <w:rsid w:val="000315FE"/>
     <w:rsid w:val="00086CAA"/>
     <w:rsid w:val="000B2DC6"/>
     <w:rsid w:val="000F1FA3"/>
     <w:rsid w:val="001162B4"/>
+    <w:rsid w:val="00122FB8"/>
     <w:rsid w:val="00123C8E"/>
     <w:rsid w:val="00133227"/>
     <w:rsid w:val="00140A2C"/>
     <w:rsid w:val="001553C5"/>
     <w:rsid w:val="001B2B97"/>
     <w:rsid w:val="001D47E1"/>
     <w:rsid w:val="001E7866"/>
     <w:rsid w:val="00203B8F"/>
     <w:rsid w:val="00232C50"/>
     <w:rsid w:val="00240A27"/>
     <w:rsid w:val="00263B0C"/>
     <w:rsid w:val="002D1B7A"/>
     <w:rsid w:val="002E1836"/>
     <w:rsid w:val="0030580C"/>
     <w:rsid w:val="0031154E"/>
     <w:rsid w:val="00342126"/>
     <w:rsid w:val="00366FAA"/>
     <w:rsid w:val="00372D73"/>
     <w:rsid w:val="00386F93"/>
     <w:rsid w:val="00394704"/>
     <w:rsid w:val="003C1943"/>
     <w:rsid w:val="003C26B6"/>
     <w:rsid w:val="003C46DC"/>
+    <w:rsid w:val="003D709F"/>
     <w:rsid w:val="00432022"/>
     <w:rsid w:val="00463A71"/>
     <w:rsid w:val="00466DA2"/>
     <w:rsid w:val="00476313"/>
     <w:rsid w:val="0049155A"/>
     <w:rsid w:val="0052196A"/>
     <w:rsid w:val="00526420"/>
     <w:rsid w:val="0053310D"/>
     <w:rsid w:val="00537904"/>
     <w:rsid w:val="0054098C"/>
     <w:rsid w:val="0055213A"/>
     <w:rsid w:val="0055768C"/>
     <w:rsid w:val="00562813"/>
     <w:rsid w:val="005D1D26"/>
     <w:rsid w:val="005D55AB"/>
     <w:rsid w:val="005F0716"/>
     <w:rsid w:val="00610502"/>
     <w:rsid w:val="0062484A"/>
     <w:rsid w:val="0064026A"/>
     <w:rsid w:val="006816C4"/>
     <w:rsid w:val="0069568E"/>
     <w:rsid w:val="00695E8A"/>
     <w:rsid w:val="006C283E"/>
     <w:rsid w:val="006C4BAC"/>
     <w:rsid w:val="006C66CF"/>
     <w:rsid w:val="006F5F21"/>
     <w:rsid w:val="00724220"/>
     <w:rsid w:val="00741098"/>
     <w:rsid w:val="007423F3"/>
     <w:rsid w:val="007473EE"/>
     <w:rsid w:val="00755F8D"/>
     <w:rsid w:val="007C3E3B"/>
+    <w:rsid w:val="007C421F"/>
     <w:rsid w:val="007D10F5"/>
     <w:rsid w:val="007F26C2"/>
     <w:rsid w:val="00806FD0"/>
     <w:rsid w:val="00840093"/>
+    <w:rsid w:val="00846E48"/>
     <w:rsid w:val="00852360"/>
     <w:rsid w:val="00865F4F"/>
     <w:rsid w:val="00872684"/>
     <w:rsid w:val="008C6AC2"/>
     <w:rsid w:val="008D043C"/>
     <w:rsid w:val="008D44B8"/>
+    <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00914721"/>
     <w:rsid w:val="009253A2"/>
     <w:rsid w:val="00962B8C"/>
     <w:rsid w:val="00964946"/>
     <w:rsid w:val="00967AAA"/>
     <w:rsid w:val="009B255C"/>
     <w:rsid w:val="009E10B3"/>
     <w:rsid w:val="00A16C3B"/>
     <w:rsid w:val="00A665E1"/>
     <w:rsid w:val="00AA3388"/>
+    <w:rsid w:val="00AD374D"/>
     <w:rsid w:val="00AF7AD9"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B33FEF"/>
     <w:rsid w:val="00B3682D"/>
     <w:rsid w:val="00B6475F"/>
     <w:rsid w:val="00B77431"/>
     <w:rsid w:val="00B8508F"/>
     <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00BA2578"/>
     <w:rsid w:val="00BA3835"/>
     <w:rsid w:val="00BA5C80"/>
     <w:rsid w:val="00BC0852"/>
     <w:rsid w:val="00C6272D"/>
     <w:rsid w:val="00C85AAC"/>
     <w:rsid w:val="00CA5BB4"/>
     <w:rsid w:val="00CF4552"/>
     <w:rsid w:val="00D11F92"/>
     <w:rsid w:val="00D174B7"/>
     <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D3403F"/>
     <w:rsid w:val="00D81542"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00DA2F8A"/>
     <w:rsid w:val="00DB063E"/>
     <w:rsid w:val="00DB7522"/>
@@ -10227,50 +11013,311 @@
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EB3DD904-3AA7-41C6-B191-AC7E510E659B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006B6D7A" w:rsidRDefault="00845A31" w:rsidP="00845A31">
           <w:pPr>
             <w:pStyle w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
           </w:pPr>
           <w:r w:rsidRPr="00E74F0A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="122D6E115A4F43D98DAB785FF1FEF473"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FADC11FA-6A6F-4CEB-8196-A9819DCEEBF0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="122D6E115A4F43D98DAB785FF1FEF473"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4B7889CF600248F4930826D1DD505208"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{890895B4-C47C-4C12-BBED-3B68C66D838C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="4B7889CF600248F4930826D1DD505208"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8455F232053B4E89B5E5ECC51364035B"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F6EF2FD6-79A0-48B5-9853-0284CA638A9E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="8455F232053B4E89B5E5ECC51364035B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="37A907CAC2954FDEA39B4662ED1B34FA"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{94C950A1-3C0D-4327-A94D-00BFF1B12CD8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="37A907CAC2954FDEA39B4662ED1B34FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9C38F2514EA1400BB8992B94D269AD6C"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DBBE94CF-AE5E-4191-84F8-AA7E1F3F8D2A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="9C38F2514EA1400BB8992B94D269AD6C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5BC84A33A537476FAA1C0C0D3F5D845F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3E35922A-1F28-404B-8935-7638E4763E28}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="5BC84A33A537476FAA1C0C0D3F5D845F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="199D74322DF9458DB4E9D85CD918806E"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{860DD497-0160-4268-A700-10AAC7DEC1EC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="199D74322DF9458DB4E9D85CD918806E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="06DE5EE993134941B88991897B355253"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1F06B515-08DE-413A-9D12-01E4EB7988B9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="06DE5EE993134941B88991897B355253"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="79F66F073335467BA4549B15226B9858"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BB655B4-3D01-4DE4-A7BE-E5D5202BDD2A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="002857E8" w:rsidP="002857E8">
+          <w:pPr>
+            <w:pStyle w:val="79F66F073335467BA4549B15226B9858"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10341,71 +11388,76 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D422C"/>
     <w:rsid w:val="0000332F"/>
     <w:rsid w:val="000B1A61"/>
+    <w:rsid w:val="00122FB8"/>
     <w:rsid w:val="001715F4"/>
     <w:rsid w:val="001C5764"/>
+    <w:rsid w:val="002857E8"/>
     <w:rsid w:val="002A0BFD"/>
     <w:rsid w:val="0033067E"/>
     <w:rsid w:val="00390AC3"/>
     <w:rsid w:val="003D422C"/>
     <w:rsid w:val="00475B35"/>
     <w:rsid w:val="00643CD4"/>
+    <w:rsid w:val="0067698F"/>
     <w:rsid w:val="006958CB"/>
     <w:rsid w:val="006B6D7A"/>
     <w:rsid w:val="0073261B"/>
     <w:rsid w:val="00840093"/>
     <w:rsid w:val="00845A31"/>
+    <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00964946"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B8508F"/>
     <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00CE0DD8"/>
     <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00F31B2E"/>
+    <w:rsid w:val="00F90F80"/>
     <w:rsid w:val="00FD0F63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -10818,51 +11870,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00845A31"/>
+    <w:rsid w:val="002857E8"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4B6389DBF064480ADECF92AC39BA8C4">
     <w:name w:val="F4B6389DBF064480ADECF92AC39BA8C4"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1160ACEAD5054A9E97DF9F70A0E3CE6F">
     <w:name w:val="1160ACEAD5054A9E97DF9F70A0E3CE6F"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="518375FEE13C44B9806CA89144C29954">
     <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2444B4DFF85E4F46917C22186C15C3F5">
     <w:name w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="956A3030F28E47E4A18EB1959305FF05">
     <w:name w:val="956A3030F28E47E4A18EB1959305FF05"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="386788C215D84F1AA1548E2075D132D6">
@@ -10958,50 +12010,86 @@
     <w:rsid w:val="000B1A61"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B095FBE97AD84510897D3347FE1F8371">
     <w:name w:val="B095FBE97AD84510897D3347FE1F8371"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="84AC8BCD322E42E5B75DA7B6AEC89A99">
     <w:name w:val="84AC8BCD322E42E5B75DA7B6AEC89A99"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6275CCAEE364516A40E4EFB1AADA458">
     <w:name w:val="D6275CCAEE364516A40E4EFB1AADA458"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0418431552664220B32ACA79869C33B1">
     <w:name w:val="0418431552664220B32ACA79869C33B1"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC32B92D51FB405E9FD9A87576AB8AF9">
     <w:name w:val="FC32B92D51FB405E9FD9A87576AB8AF9"/>
     <w:rsid w:val="00643CD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="807287A2EBF2473D9449DCEB0325C6EB">
     <w:name w:val="807287A2EBF2473D9449DCEB0325C6EB"/>
     <w:rsid w:val="00845A31"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="122D6E115A4F43D98DAB785FF1FEF473">
+    <w:name w:val="122D6E115A4F43D98DAB785FF1FEF473"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B7889CF600248F4930826D1DD505208">
+    <w:name w:val="4B7889CF600248F4930826D1DD505208"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8455F232053B4E89B5E5ECC51364035B">
+    <w:name w:val="8455F232053B4E89B5E5ECC51364035B"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37A907CAC2954FDEA39B4662ED1B34FA">
+    <w:name w:val="37A907CAC2954FDEA39B4662ED1B34FA"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C38F2514EA1400BB8992B94D269AD6C">
+    <w:name w:val="9C38F2514EA1400BB8992B94D269AD6C"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BC84A33A537476FAA1C0C0D3F5D845F">
+    <w:name w:val="5BC84A33A537476FAA1C0C0D3F5D845F"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="199D74322DF9458DB4E9D85CD918806E">
+    <w:name w:val="199D74322DF9458DB4E9D85CD918806E"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06DE5EE993134941B88991897B355253">
+    <w:name w:val="06DE5EE993134941B88991897B355253"/>
+    <w:rsid w:val="002857E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79F66F073335467BA4549B15226B9858">
+    <w:name w:val="79F66F073335467BA4549B15226B9858"/>
+    <w:rsid w:val="002857E8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -11235,69 +12323,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>313</Words>
-  <Characters>1853</Characters>
+  <Words>328</Words>
+  <Characters>1942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2162</CharactersWithSpaces>
+  <CharactersWithSpaces>2266</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Milan Brabec</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>