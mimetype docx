--- v0 (2026-07-13)
+++ v1 (2026-08-30)
@@ -455,92 +455,92 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo čipu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-              <w:color w:val="EE0000"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="čip"/>
             <w:tag w:val="čip"/>
             <w:id w:val="1620488020"/>
             <w:placeholder>
               <w:docPart w:val="3C26EB3F63084A169F40353B04DE4306"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="168" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="43B3FB11" w14:textId="5377C287" w:rsidR="00952890" w:rsidRPr="000261BC" w:rsidRDefault="00952890" w:rsidP="003936F3">
+              <w:p w14:paraId="43B3FB11" w14:textId="5377C287" w:rsidR="00952890" w:rsidRPr="00A26AF3" w:rsidRDefault="00952890" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:color w:val="EE0000"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000261BC">
+                <w:r w:rsidRPr="00A26AF3">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-                    <w:color w:val="EE0000"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="čip"/>
             <w:tag w:val="čip"/>
             <w:id w:val="-986309931"/>
             <w:placeholder>
               <w:docPart w:val="8305C260F124447EA3A39DBC1B119376"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
@@ -1986,54 +1986,57 @@
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="68F280D7" w14:textId="46F74130" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="634431F9" w14:textId="77777777" w:rsidTr="006816C4">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="634431F9" w14:textId="77777777" w:rsidTr="00841E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D5B1BCA" w14:textId="54F63F49" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="00AC4B92" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2054,154 +2057,166 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození psa"/>
             <w:tag w:val="datum narození psa"/>
             <w:id w:val="-1481294849"/>
             <w:placeholder>
               <w:docPart w:val="16BA9CA9AEDB46ECA66D2A0E3F5081B8"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="cs-CZ"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B45E515" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53722228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plemeno psa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="plemeno psa"/>
             <w:tag w:val="plemeno psa"/>
             <w:id w:val="-993416640"/>
             <w:placeholder>
               <w:docPart w:val="3898FC9AA3C84E5F818337808415C0BE"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5C9535F7" w14:textId="2C12499F" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="006816C4">
+      <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="62912AEF" w14:textId="77777777" w:rsidTr="00841E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A3E1737" w14:textId="49BC38AF" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="002512EB" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2238,152 +2253,864 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="datum narození přibližně"/>
             <w:tag w:val="datum narození přibližně"/>
             <w:id w:val="238212266"/>
             <w:placeholder>
               <w:docPart w:val="E68D7D52E7B14BF584D1B53731298EAC"/>
             </w:placeholder>
             <w15:color w:val="FFCC00"/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="cs-CZ"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B0D7930" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EEF08F7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barva psa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="barva psa"/>
             <w:tag w:val="barva psa"/>
             <w:id w:val="-43994635"/>
             <w:placeholder>
               <w:docPart w:val="29B7971D2AA24AF4A2DF32F781623D2F"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3403" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1337E677" w14:textId="5ADD519A" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="00841E40" w:rsidRPr="003355DF" w14:paraId="3C9D32F4" w14:textId="77777777" w:rsidTr="00841E40">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10589" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C296F3C" w14:textId="77777777" w:rsidR="00841E40" w:rsidRDefault="00841E40" w:rsidP="003936F3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76290C81" w14:textId="1D8E7F6C" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="009C0B32" w:rsidP="008D043C">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8037" w:type="dxa"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2067"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="171"/>
+        <w:gridCol w:w="3425"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008160D6" w:rsidRPr="003355DF" w14:paraId="22DF3675" w14:textId="77777777" w:rsidTr="008160D6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C99EFAE" w14:textId="76FEFE99" w:rsidR="008160D6" w:rsidRPr="003355DF" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A26AF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Číslo čipu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> matky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-446542984"/>
+            <w:placeholder>
+              <w:docPart w:val="EF559A91F4FB4795B6CCAB251802A6B4"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="28" w:type="dxa"/>
+                  <w:left w:w="28" w:type="dxa"/>
+                  <w:bottom w:w="28" w:type="dxa"/>
+                  <w:right w:w="28" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="088C9C9D" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00A26AF3" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26AF3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-1964579616"/>
+            <w:placeholder>
+              <w:docPart w:val="0E1CA824E1ED4DB38D421B8AB8A15E1F"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1560E192" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-853493388"/>
+            <w:placeholder>
+              <w:docPart w:val="56857F2F99AB4729B32E9E1A9526699F"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="40BA49CC" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="116180374"/>
+            <w:placeholder>
+              <w:docPart w:val="932566D2B5AA4F7FBB7238E283D80BB8"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="45ADF3F2" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="-2061778382"/>
+            <w:placeholder>
+              <w:docPart w:val="D7050A029E8244FF91B7DA21F9FF547E"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D7466C7" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1401253128"/>
+            <w:placeholder>
+              <w:docPart w:val="7AF268BA8E6841D793788E0D607D54F9"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3597AE4B" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="449450193"/>
+            <w:placeholder>
+              <w:docPart w:val="0F37E4A4E9624467B970D0662AABBD58"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="17065076" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1587423295"/>
+            <w:placeholder>
+              <w:docPart w:val="408FC4625DBF4FD0A6A1F202F4420EEC"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="684970D8" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="čip"/>
+            <w:tag w:val="čip"/>
+            <w:id w:val="1327859344"/>
+            <w:placeholder>
+              <w:docPart w:val="7AB7B2ADFA964736A419FE73760E9726"/>
+            </w:placeholder>
+            <w15:color w:val="FFCC99"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="169" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="647AEE3A" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                    <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B120627" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D82F343" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BB3D2A" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41263658" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FFAFBF" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0BE7B7" w14:textId="77777777" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79063429" w14:textId="6A3354D2" w:rsidR="008160D6" w:rsidRPr="00053023" w:rsidRDefault="008160D6" w:rsidP="002016A4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (nepovinný údaj)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76290C81" w14:textId="6BF53570" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="009C0B32" w:rsidP="008D043C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zaškrtněte</w:t>
       </w:r>
       <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
         <w:rPr>
@@ -5585,68 +6312,88 @@
               <w:p w14:paraId="673244EA" w14:textId="2B37141E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79BA1CF2" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="79BA1CF2" w14:textId="6210C5C8" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kontaktní údaje chovatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00562952" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00562952" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(e-mail je nepovinný)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2105" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="365972D7" w14:textId="77777777" w:rsidTr="003936F3">
         <w:trPr>
           <w:trHeight w:val="114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6076,87 +6823,75 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="652158DD" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E5E2364" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2B46E711" w14:textId="77777777" w:rsidR="00463A71" w:rsidRPr="003C26B6" w:rsidRDefault="00463A71" w:rsidP="00432022"/>
     <w:sectPr w:rsidR="00463A71" w:rsidRPr="003C26B6" w:rsidSect="008E10F1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="311" w:right="567" w:bottom="0" w:left="567" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="542F29F0" w14:textId="77777777" w:rsidR="00EA117E" w:rsidRDefault="00EA117E" w:rsidP="00755F8D">
+    <w:p w14:paraId="465296CC" w14:textId="77777777" w:rsidR="00005103" w:rsidRDefault="00005103" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CABB5C0" w14:textId="77777777" w:rsidR="00EA117E" w:rsidRDefault="00EA117E" w:rsidP="00755F8D">
+    <w:p w14:paraId="03A8B563" w14:textId="77777777" w:rsidR="00005103" w:rsidRDefault="00005103" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6217,61 +6952,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="373EBC8F" w14:textId="77777777" w:rsidR="00EA117E" w:rsidRDefault="00EA117E" w:rsidP="00755F8D">
+    <w:p w14:paraId="1D546291" w14:textId="77777777" w:rsidR="00005103" w:rsidRDefault="00005103" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01142B1F" w14:textId="77777777" w:rsidR="00EA117E" w:rsidRDefault="00EA117E" w:rsidP="00755F8D">
+    <w:p w14:paraId="0985982A" w14:textId="77777777" w:rsidR="00005103" w:rsidRDefault="00005103" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EB7C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C87026D6"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6850,174 +7585,184 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="673453695">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="158078056">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1285311502">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1015116807">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="559941257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="809129608">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E346A6"/>
     <w:rsid w:val="000030E7"/>
+    <w:rsid w:val="00005103"/>
     <w:rsid w:val="00007565"/>
     <w:rsid w:val="000261BC"/>
     <w:rsid w:val="00060724"/>
     <w:rsid w:val="000B2DC6"/>
     <w:rsid w:val="0011175D"/>
     <w:rsid w:val="001162B4"/>
+    <w:rsid w:val="00122FB8"/>
     <w:rsid w:val="001B2B97"/>
     <w:rsid w:val="001B7E1E"/>
     <w:rsid w:val="00203B8F"/>
     <w:rsid w:val="00240A27"/>
     <w:rsid w:val="002512EB"/>
     <w:rsid w:val="00263B0C"/>
     <w:rsid w:val="0028178C"/>
     <w:rsid w:val="002D1B7A"/>
     <w:rsid w:val="0030580C"/>
     <w:rsid w:val="0031154E"/>
     <w:rsid w:val="00311576"/>
     <w:rsid w:val="003120BB"/>
     <w:rsid w:val="00342126"/>
     <w:rsid w:val="00371F19"/>
     <w:rsid w:val="00394704"/>
     <w:rsid w:val="003C1943"/>
     <w:rsid w:val="003C26B6"/>
     <w:rsid w:val="003C46DC"/>
     <w:rsid w:val="00432022"/>
     <w:rsid w:val="00451051"/>
     <w:rsid w:val="00463A71"/>
     <w:rsid w:val="0049155A"/>
     <w:rsid w:val="004A2CED"/>
     <w:rsid w:val="004F4F16"/>
     <w:rsid w:val="00524C22"/>
     <w:rsid w:val="00526420"/>
     <w:rsid w:val="0053310D"/>
     <w:rsid w:val="00537904"/>
     <w:rsid w:val="00562813"/>
+    <w:rsid w:val="00562952"/>
     <w:rsid w:val="00563ACA"/>
     <w:rsid w:val="005B6506"/>
     <w:rsid w:val="005F0716"/>
+    <w:rsid w:val="005F4C97"/>
     <w:rsid w:val="00610502"/>
     <w:rsid w:val="0062484A"/>
     <w:rsid w:val="0064026A"/>
     <w:rsid w:val="0066758D"/>
     <w:rsid w:val="006816C4"/>
     <w:rsid w:val="0069568E"/>
     <w:rsid w:val="006C283E"/>
     <w:rsid w:val="006C4BAC"/>
     <w:rsid w:val="006C66CF"/>
     <w:rsid w:val="006F5F21"/>
     <w:rsid w:val="00712950"/>
     <w:rsid w:val="00724220"/>
     <w:rsid w:val="007473EE"/>
     <w:rsid w:val="00755F8D"/>
     <w:rsid w:val="00776506"/>
     <w:rsid w:val="007D10F5"/>
     <w:rsid w:val="007D7489"/>
     <w:rsid w:val="008066C2"/>
+    <w:rsid w:val="008160D6"/>
+    <w:rsid w:val="00831259"/>
     <w:rsid w:val="00840093"/>
+    <w:rsid w:val="00841E40"/>
     <w:rsid w:val="00865F4F"/>
     <w:rsid w:val="00872684"/>
     <w:rsid w:val="008D043C"/>
     <w:rsid w:val="008D44B8"/>
     <w:rsid w:val="008E10F1"/>
+    <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00914721"/>
     <w:rsid w:val="00952890"/>
     <w:rsid w:val="00962B8C"/>
     <w:rsid w:val="00964946"/>
     <w:rsid w:val="009C0B32"/>
     <w:rsid w:val="009C38DC"/>
     <w:rsid w:val="009E10B3"/>
+    <w:rsid w:val="00A26AF3"/>
     <w:rsid w:val="00A665E1"/>
     <w:rsid w:val="00A954DA"/>
     <w:rsid w:val="00AA3388"/>
     <w:rsid w:val="00AB35E0"/>
     <w:rsid w:val="00AC4B92"/>
     <w:rsid w:val="00AF27EC"/>
     <w:rsid w:val="00AF7AD9"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B6475F"/>
     <w:rsid w:val="00B77431"/>
     <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00BA2578"/>
     <w:rsid w:val="00BA3835"/>
     <w:rsid w:val="00BC0852"/>
     <w:rsid w:val="00BF1744"/>
     <w:rsid w:val="00C6272D"/>
     <w:rsid w:val="00C85AAC"/>
     <w:rsid w:val="00CA5BB4"/>
     <w:rsid w:val="00CC1727"/>
     <w:rsid w:val="00CD063E"/>
     <w:rsid w:val="00CF4552"/>
     <w:rsid w:val="00D11F92"/>
     <w:rsid w:val="00D174B7"/>
     <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D3403F"/>
     <w:rsid w:val="00D340AD"/>
+    <w:rsid w:val="00D65D7B"/>
     <w:rsid w:val="00D81542"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00DB063E"/>
     <w:rsid w:val="00DE55B7"/>
     <w:rsid w:val="00E22F70"/>
     <w:rsid w:val="00E346A6"/>
     <w:rsid w:val="00E3549B"/>
     <w:rsid w:val="00E42ED9"/>
     <w:rsid w:val="00E52C56"/>
     <w:rsid w:val="00EA117E"/>
     <w:rsid w:val="00ED6309"/>
     <w:rsid w:val="00F10DFE"/>
     <w:rsid w:val="00F23D80"/>
     <w:rsid w:val="00F846CC"/>
     <w:rsid w:val="00FA1E6A"/>
     <w:rsid w:val="00FD0F63"/>
     <w:rsid w:val="00FD61F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -10156,50 +10901,311 @@
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{107A5470-0372-480A-80CD-E6B86BA3D208}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000458CD" w:rsidRDefault="008E4082" w:rsidP="008E4082">
           <w:pPr>
             <w:pStyle w:val="39EE1AD1C9E14A359BB90FC7884488CB"/>
           </w:pPr>
           <w:r w:rsidRPr="00E74F0A">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EF559A91F4FB4795B6CCAB251802A6B4"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{706A2EBF-69E4-4F89-9E50-5B759783BB72}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="EF559A91F4FB4795B6CCAB251802A6B4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0E1CA824E1ED4DB38D421B8AB8A15E1F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C0B90810-57C5-447F-9FF2-5930EE4476A3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="0E1CA824E1ED4DB38D421B8AB8A15E1F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56857F2F99AB4729B32E9E1A9526699F"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F02F3D4C-EE3E-4B65-B492-BA4D16C6ED7E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="56857F2F99AB4729B32E9E1A9526699F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="932566D2B5AA4F7FBB7238E283D80BB8"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F4F1ED89-D248-4D10-8921-6D367661008A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="932566D2B5AA4F7FBB7238E283D80BB8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D7050A029E8244FF91B7DA21F9FF547E"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4994F0AA-33FF-440F-BCAE-BF5A29ACBF5B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="D7050A029E8244FF91B7DA21F9FF547E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7AF268BA8E6841D793788E0D607D54F9"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E83D4427-3732-4DB0-9452-A12ABA55A35A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="7AF268BA8E6841D793788E0D607D54F9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0F37E4A4E9624467B970D0662AABBD58"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2A50E32A-9D8D-4D3C-8939-0862816B801C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="0F37E4A4E9624467B970D0662AABBD58"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="408FC4625DBF4FD0A6A1F202F4420EEC"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5DA43C32-563E-4526-B948-FD412F07B874}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="408FC4625DBF4FD0A6A1F202F4420EEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7AB7B2ADFA964736A419FE73760E9726"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CA7DF800-BE15-475D-9CC1-0560827F8B65}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007F279F" w:rsidP="007F279F">
+          <w:pPr>
+            <w:pStyle w:val="7AB7B2ADFA964736A419FE73760E9726"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E74F0A">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10271,62 +11277,67 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D422C"/>
     <w:rsid w:val="0000332F"/>
     <w:rsid w:val="000458CD"/>
     <w:rsid w:val="000B1A61"/>
+    <w:rsid w:val="00122FB8"/>
     <w:rsid w:val="00297AE5"/>
     <w:rsid w:val="002A0BFD"/>
+    <w:rsid w:val="002E2FA9"/>
     <w:rsid w:val="00313875"/>
     <w:rsid w:val="0035521B"/>
     <w:rsid w:val="003D422C"/>
     <w:rsid w:val="00421D0E"/>
     <w:rsid w:val="00475B35"/>
+    <w:rsid w:val="00480597"/>
     <w:rsid w:val="005857A1"/>
     <w:rsid w:val="005B34D1"/>
     <w:rsid w:val="0073261B"/>
+    <w:rsid w:val="007F279F"/>
     <w:rsid w:val="00840093"/>
     <w:rsid w:val="008E4082"/>
+    <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00964946"/>
     <w:rsid w:val="00AD2A8D"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00CE0DD8"/>
     <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D52DAE"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00FD0F63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -10747,51 +11758,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008E4082"/>
+    <w:rsid w:val="007F279F"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4B6389DBF064480ADECF92AC39BA8C4">
     <w:name w:val="F4B6389DBF064480ADECF92AC39BA8C4"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1160ACEAD5054A9E97DF9F70A0E3CE6F">
     <w:name w:val="1160ACEAD5054A9E97DF9F70A0E3CE6F"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="518375FEE13C44B9806CA89144C29954">
     <w:name w:val="518375FEE13C44B9806CA89144C29954"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2444B4DFF85E4F46917C22186C15C3F5">
     <w:name w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="956A3030F28E47E4A18EB1959305FF05">
     <w:name w:val="956A3030F28E47E4A18EB1959305FF05"/>
     <w:rsid w:val="003D422C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="386788C215D84F1AA1548E2075D132D6">
@@ -10943,50 +11954,282 @@
     <w:rsid w:val="008E4082"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DD9D016D976495B8344B106FF7C78C4">
     <w:name w:val="4DD9D016D976495B8344B106FF7C78C4"/>
     <w:rsid w:val="008E4082"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7BE4CA70A894035A9D6140B74092DB0">
     <w:name w:val="C7BE4CA70A894035A9D6140B74092DB0"/>
     <w:rsid w:val="008E4082"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4427EC7AFA9A4F4C9A5F9DFC3BA41F80">
     <w:name w:val="4427EC7AFA9A4F4C9A5F9DFC3BA41F80"/>
     <w:rsid w:val="008E4082"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20CB6D27593B41F28C2AD65009C4775F">
     <w:name w:val="20CB6D27593B41F28C2AD65009C4775F"/>
     <w:rsid w:val="008E4082"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9233539C4BB14E8EBA2F9C8C99BF9B4C">
     <w:name w:val="9233539C4BB14E8EBA2F9C8C99BF9B4C"/>
     <w:rsid w:val="008E4082"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="39EE1AD1C9E14A359BB90FC7884488CB">
     <w:name w:val="39EE1AD1C9E14A359BB90FC7884488CB"/>
     <w:rsid w:val="008E4082"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D46D3E40A4AD4274996EE8394C783864">
+    <w:name w:val="D46D3E40A4AD4274996EE8394C783864"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4EAD1E76B1424AECB303310ADDD9A109">
+    <w:name w:val="4EAD1E76B1424AECB303310ADDD9A109"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C244E1DF2A940C799825A837B902EE1">
+    <w:name w:val="6C244E1DF2A940C799825A837B902EE1"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C0BB7469440490CAE216D436D931326">
+    <w:name w:val="2C0BB7469440490CAE216D436D931326"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="177CA2FC489C4E7AB38B70319E33A42C">
+    <w:name w:val="177CA2FC489C4E7AB38B70319E33A42C"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F15919857BF94400AF25F5B30340DB3F">
+    <w:name w:val="F15919857BF94400AF25F5B30340DB3F"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F4D0CD35A74418087F6D08FD874426A">
+    <w:name w:val="3F4D0CD35A74418087F6D08FD874426A"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E7A9B2CDBD347BBA4DD1496A6A264A5">
+    <w:name w:val="1E7A9B2CDBD347BBA4DD1496A6A264A5"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A2B8712A10F4F348D154C4478055C2C">
+    <w:name w:val="2A2B8712A10F4F348D154C4478055C2C"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BD1941AFC2A47DE881958B95CDB3292">
+    <w:name w:val="4BD1941AFC2A47DE881958B95CDB3292"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="967826B6DC2F4121AE2F7628943A01CC">
+    <w:name w:val="967826B6DC2F4121AE2F7628943A01CC"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9E6102AB4B54CF6BC8B09957026A31F">
+    <w:name w:val="B9E6102AB4B54CF6BC8B09957026A31F"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1593F4F671348059EA9149377F737D9">
+    <w:name w:val="E1593F4F671348059EA9149377F737D9"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="290DEDB43C694E1F86BD96EF0837D9D9">
+    <w:name w:val="290DEDB43C694E1F86BD96EF0837D9D9"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D49E3A99D28D4EEC8952C2D504266DEF">
+    <w:name w:val="D49E3A99D28D4EEC8952C2D504266DEF"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD6A8E5B499A431EA621A69C564C62B5">
+    <w:name w:val="CD6A8E5B499A431EA621A69C564C62B5"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43C0CFA8FA3D42A98BD16A83645ED736">
+    <w:name w:val="43C0CFA8FA3D42A98BD16A83645ED736"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E16F3391102943B5911BACF78C3FC73D">
+    <w:name w:val="E16F3391102943B5911BACF78C3FC73D"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81AA9F7FEB41440A8E0FD4DDC81D9AB1">
+    <w:name w:val="81AA9F7FEB41440A8E0FD4DDC81D9AB1"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6331A9C5105844C98A09373E50810C3B">
+    <w:name w:val="6331A9C5105844C98A09373E50810C3B"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7317524ADBFD46FF9223BCEE9E2FB699">
+    <w:name w:val="7317524ADBFD46FF9223BCEE9E2FB699"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F13AC00E4394494A3A570223618F00B">
+    <w:name w:val="9F13AC00E4394494A3A570223618F00B"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="085FD1A2F35C4F93BE3DB8D0F1E0B5AF">
+    <w:name w:val="085FD1A2F35C4F93BE3DB8D0F1E0B5AF"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B705BA5FC7E4257A597BF66F98B63B3">
+    <w:name w:val="2B705BA5FC7E4257A597BF66F98B63B3"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="884A8B72AC074A9EBC1AB30617323024">
+    <w:name w:val="884A8B72AC074A9EBC1AB30617323024"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFB9B67EC59748AEA8BC3D9116D0D73C">
+    <w:name w:val="BFB9B67EC59748AEA8BC3D9116D0D73C"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FB3B91DE7734D70A522D5919F413CE9">
+    <w:name w:val="7FB3B91DE7734D70A522D5919F413CE9"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE6E083723C40D1B1453775AA8EFC2A">
+    <w:name w:val="1CE6E083723C40D1B1453775AA8EFC2A"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B95ECFAA10B439F9EB30B3EB5A0E77E">
+    <w:name w:val="6B95ECFAA10B439F9EB30B3EB5A0E77E"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4AEF22AFF154EE1847BDB954489C1B2">
+    <w:name w:val="D4AEF22AFF154EE1847BDB954489C1B2"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F25278B47104E889E7C3621753D1FF3">
+    <w:name w:val="1F25278B47104E889E7C3621753D1FF3"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A5458D67A99746358CE9EC9C189AB4A7">
+    <w:name w:val="A5458D67A99746358CE9EC9C189AB4A7"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEF9474E7A4D47C99E4581BE2C2F90A0">
+    <w:name w:val="AEF9474E7A4D47C99E4581BE2C2F90A0"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF909EE24E004C7FAE51AFB24A43C6C0">
+    <w:name w:val="BF909EE24E004C7FAE51AFB24A43C6C0"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDD7C16ABBDA4B84A3309121D7FC1CB1">
+    <w:name w:val="FDD7C16ABBDA4B84A3309121D7FC1CB1"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DB64C25EEBE42D1BF82ADAFBEBC43D3">
+    <w:name w:val="2DB64C25EEBE42D1BF82ADAFBEBC43D3"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A880F905F244DE6A2D07B972110348E">
+    <w:name w:val="8A880F905F244DE6A2D07B972110348E"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="445B4212CB16467DA88B75A934781D0B">
+    <w:name w:val="445B4212CB16467DA88B75A934781D0B"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83AC3C2B5B144709A6987D6892746440">
+    <w:name w:val="83AC3C2B5B144709A6987D6892746440"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE63820C5BFD4CAB82131DA9C3A0C9EE">
+    <w:name w:val="FE63820C5BFD4CAB82131DA9C3A0C9EE"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A201023866B4151A89B6F7630E647D2">
+    <w:name w:val="9A201023866B4151A89B6F7630E647D2"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="246F9708D27E4D0DA1874FEA40F9B9DB">
+    <w:name w:val="246F9708D27E4D0DA1874FEA40F9B9DB"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE91FF36D8B4BFA9460AD3825F74C36">
+    <w:name w:val="7FE91FF36D8B4BFA9460AD3825F74C36"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E7DF81FC0EB4CFDB6F84FE96AD89F67">
+    <w:name w:val="6E7DF81FC0EB4CFDB6F84FE96AD89F67"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904EC6CD9A724F999EBE25AEDE799D7A">
+    <w:name w:val="904EC6CD9A724F999EBE25AEDE799D7A"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C4AF26AE6AD433986C95180E271F10B">
+    <w:name w:val="5C4AF26AE6AD433986C95180E271F10B"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33396FAE3CF7412E946EB3D0272D1FB8">
+    <w:name w:val="33396FAE3CF7412E946EB3D0272D1FB8"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B488AFC60D4863BB230D4327340C61">
+    <w:name w:val="63B488AFC60D4863BB230D4327340C61"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58D1244380AB4F5BAEF9ABD269AF1E45">
+    <w:name w:val="58D1244380AB4F5BAEF9ABD269AF1E45"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF559A91F4FB4795B6CCAB251802A6B4">
+    <w:name w:val="EF559A91F4FB4795B6CCAB251802A6B4"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1CA824E1ED4DB38D421B8AB8A15E1F">
+    <w:name w:val="0E1CA824E1ED4DB38D421B8AB8A15E1F"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56857F2F99AB4729B32E9E1A9526699F">
+    <w:name w:val="56857F2F99AB4729B32E9E1A9526699F"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="932566D2B5AA4F7FBB7238E283D80BB8">
+    <w:name w:val="932566D2B5AA4F7FBB7238E283D80BB8"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7050A029E8244FF91B7DA21F9FF547E">
+    <w:name w:val="D7050A029E8244FF91B7DA21F9FF547E"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AF268BA8E6841D793788E0D607D54F9">
+    <w:name w:val="7AF268BA8E6841D793788E0D607D54F9"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F37E4A4E9624467B970D0662AABBD58">
+    <w:name w:val="0F37E4A4E9624467B970D0662AABBD58"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="408FC4625DBF4FD0A6A1F202F4420EEC">
+    <w:name w:val="408FC4625DBF4FD0A6A1F202F4420EEC"/>
+    <w:rsid w:val="007F279F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AB7B2ADFA964736A419FE73760E9726">
+    <w:name w:val="7AB7B2ADFA964736A419FE73760E9726"/>
+    <w:rsid w:val="007F279F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -11220,69 +12463,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>275</Words>
-  <Characters>1627</Characters>
+  <Words>290</Words>
+  <Characters>1715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1899</CharactersWithSpaces>
+  <CharactersWithSpaces>2001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Milan Brabec</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>